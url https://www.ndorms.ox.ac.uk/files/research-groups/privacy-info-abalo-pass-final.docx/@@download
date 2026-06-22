--- v0 (2026-06-01)
+++ v1 (2026-06-22)
@@ -285,206 +285,141 @@
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-GB"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6D5DFEAD" w14:textId="69B1B301" w:rsidR="4C776FAB" w:rsidRDefault="4C776FAB" w:rsidP="577E42D9">
       <w:pPr>
         <w:spacing w:beforeAutospacing="1" w:afterAutospacing="1"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="556B4E6A" w14:textId="4C916DE0" w:rsidR="004435B0" w:rsidRPr="004435B0" w:rsidRDefault="004435B0" w:rsidP="577E42D9">
+    <w:p w14:paraId="556B4E6A" w14:textId="4C916DE0" w:rsidR="004435B0" w:rsidRDefault="004435B0" w:rsidP="577E42D9">
       <w:pPr>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
         <w:jc w:val="both"/>
         <w:outlineLvl w:val="2"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-GB"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004435B0">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-GB"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Who is responsible for your data?</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2568E310" w14:textId="10AD1A78" w:rsidR="004435B0" w:rsidRPr="004435B0" w:rsidRDefault="004435B0" w:rsidP="577E42D9">
+    <w:p w14:paraId="2568E310" w14:textId="57B638A3" w:rsidR="004435B0" w:rsidRPr="00F9404B" w:rsidRDefault="00F9404B" w:rsidP="00F9404B">
       <w:pPr>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
         <w:jc w:val="both"/>
+        <w:outlineLvl w:val="2"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-GB"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="004435B0">
+      <w:r w:rsidRPr="00F9404B">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-GB"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Theramex</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="004435B0">
-[...19 lines deleted...]
-        <w:t>(“</w:t>
+      <w:r w:rsidRPr="00F9404B">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> HQ UK Limited (“</w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidR="00A9490F">
+      <w:r w:rsidRPr="00F9404B">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-GB"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Theramex</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidR="00A9490F">
-[...63 lines deleted...]
-        <w:t>act as a contractor to the data controller and is responsible for conducting the research analyses in accordance with contractual and legal obligations.</w:t>
+      <w:r w:rsidRPr="00F9404B">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">”), a company established in the United Kingdom whose registered office is at 50 Broadway, London SW1H 0BL, will be the data controller for this project. The University of Oxford will act as a contractor to the data controller and is responsible for conducting the research analyses in accordance with contractual and legal </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0D6DC916" w14:textId="12614C03" w:rsidR="4C776FAB" w:rsidRDefault="4C776FAB" w:rsidP="577E42D9">
       <w:pPr>
         <w:spacing w:beforeAutospacing="1" w:afterAutospacing="1"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="5E03C176" w14:textId="56EE2627" w:rsidR="004435B0" w:rsidRPr="004435B0" w:rsidRDefault="004435B0" w:rsidP="577E42D9">
       <w:pPr>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
         <w:jc w:val="both"/>
         <w:outlineLvl w:val="2"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:kern w:val="0"/>
           <w:sz w:val="22"/>
@@ -877,144 +812,124 @@
         <w:t>Lawful basis for processing</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="24E39C9C" w14:textId="77777777" w:rsidR="004435B0" w:rsidRPr="004435B0" w:rsidRDefault="004435B0" w:rsidP="577E42D9">
       <w:pPr>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-GB"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004435B0">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-GB"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>Under UK GDPR and EU GDPR, the lawful bases for processing personal data for this study include:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="70D55677" w14:textId="77777777" w:rsidR="00142464" w:rsidRDefault="00142464" w:rsidP="00142464">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:spacing w:after="160" w:line="279" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="16D4AD61">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Article 6(1)(c) GDPR – legal obligation. This </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="16D4AD61">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>particular study</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="16D4AD61">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> is imposed by the European Medicines Agency (EMA);</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="43630F50" w14:textId="77777777" w:rsidR="00142464" w:rsidRDefault="00142464" w:rsidP="00142464">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:spacing w:after="160" w:line="279" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="73B62760">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>Article 9(2)(</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">) – processing is necessary for public interest </w:t>
+        <w:t xml:space="preserve">Article 9(2)(i) – processing is necessary for public interest </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="73B62760">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>in the area of</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="73B62760">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> public health.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="15566B89" w14:textId="34E619EA" w:rsidR="004435B0" w:rsidRPr="004435B0" w:rsidRDefault="004435B0" w:rsidP="577E42D9">
       <w:pPr>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
@@ -1704,100 +1619,100 @@
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
         <w:jc w:val="both"/>
         <w:outlineLvl w:val="2"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-GB"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004435B0">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-GB"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>Further information</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="25D140B9" w14:textId="77777777" w:rsidR="004435B0" w:rsidRPr="00142464" w:rsidRDefault="004435B0" w:rsidP="577E42D9">
       <w:pPr>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-GB"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00142464">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-GB"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>For further information about this study or its governance, please contact:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="36DBE4CC" w14:textId="77777777" w:rsidR="00A9490F" w:rsidRPr="00142464" w:rsidRDefault="004435B0" w:rsidP="00A9490F">
       <w:pPr>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00142464">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-GB"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>Theramex</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00142464">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-GB"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> HQ UK Limited (Data Controller)</w:t>
       </w:r>
       <w:r w:rsidR="00A9490F">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-GB"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> - dataprivacy@theramex.com</w:t>
       </w:r>
@@ -1823,109 +1738,100 @@
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-GB"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Or</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="48888015" w14:textId="4E140BEF" w:rsidR="00705B66" w:rsidRPr="00142464" w:rsidRDefault="00C55F36" w:rsidP="577E42D9">
       <w:pPr>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-GB"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve">NDORMS, University of Oxford (Contractor) </w:t>
-[...6 lines deleted...]
-        <w:t>mahkameh.mafi@ndorms.ox.ac.uk</w:t>
+        <w:t>NDORMS, University of Oxford (Contractor) mahkameh.mafi@ndorms.ox.ac.uk</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="00705B66" w:rsidRPr="00142464">
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
-    <w:family w:val="decorative"/>
+    <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
-    <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Aptos">
-    <w:panose1 w:val="020B0004020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Aptos Display">
-    <w:panose1 w:val="020B0004020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="130C94B0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="93FE10AE"/>
     <w:lvl w:ilvl="0" w:tplc="4A1EEE54">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
@@ -3229,84 +3135,89 @@
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="4" w16cid:durableId="1601402563">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="5" w16cid:durableId="1212614390">
     <w:abstractNumId w:val="7"/>
   </w:num>
   <w:num w:numId="6" w16cid:durableId="1591431322">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="7" w16cid:durableId="209390006">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="8" w16cid:durableId="1629630987">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="9" w16cid:durableId="272518169">
     <w:abstractNumId w:val="0"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="110"/>
+  <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="004435B0"/>
     <w:rsid w:val="00142464"/>
     <w:rsid w:val="0024275E"/>
     <w:rsid w:val="00306D22"/>
     <w:rsid w:val="004360E8"/>
     <w:rsid w:val="004435B0"/>
+    <w:rsid w:val="004E111D"/>
     <w:rsid w:val="004F6F93"/>
     <w:rsid w:val="00705B66"/>
     <w:rsid w:val="007D074B"/>
     <w:rsid w:val="007D2429"/>
+    <w:rsid w:val="007F5681"/>
     <w:rsid w:val="00827AB4"/>
+    <w:rsid w:val="008A5F43"/>
     <w:rsid w:val="008D1F6F"/>
     <w:rsid w:val="009C32DD"/>
     <w:rsid w:val="00A67853"/>
     <w:rsid w:val="00A9490F"/>
     <w:rsid w:val="00B734F6"/>
     <w:rsid w:val="00BF73A4"/>
     <w:rsid w:val="00C55F36"/>
     <w:rsid w:val="00CF36F6"/>
     <w:rsid w:val="00D63753"/>
+    <w:rsid w:val="00F61A7C"/>
     <w:rsid w:val="00F8464A"/>
+    <w:rsid w:val="00F9404B"/>
     <w:rsid w:val="00FD1A13"/>
     <w:rsid w:val="01497817"/>
     <w:rsid w:val="029AEC67"/>
     <w:rsid w:val="037045E1"/>
     <w:rsid w:val="0516AF7F"/>
     <w:rsid w:val="05E20DA5"/>
     <w:rsid w:val="1B4EA721"/>
     <w:rsid w:val="1E1FFE64"/>
     <w:rsid w:val="2A7DD05D"/>
     <w:rsid w:val="31D4D064"/>
     <w:rsid w:val="37D807AF"/>
     <w:rsid w:val="39A55FEB"/>
     <w:rsid w:val="44BA8A1F"/>
     <w:rsid w:val="4AE3DE41"/>
     <w:rsid w:val="4C776FAB"/>
     <w:rsid w:val="56B69547"/>
     <w:rsid w:val="577E42D9"/>
     <w:rsid w:val="57B9F0DD"/>
     <w:rsid w:val="6165E02C"/>
     <w:rsid w:val="6762CF19"/>
     <w:rsid w:val="69DB1D81"/>
     <w:rsid w:val="6B0FF231"/>
     <w:rsid w:val="720291FE"/>
     <w:rsid w:val="7778633A"/>
     <w:rsid w:val="797D5311"/>
@@ -4702,59 +4613,70 @@
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="a6c4846f-e9ba-4816-b398-14d972f84a84">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+    <TaxCatchAll xmlns="f2fb15c0-b4d9-468b-ab92-b0a162da030d" xsi:nil="true"/>
+  </documentManagement>
+</p:properties>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
   <Display>DocumentLibraryForm</Display>
   <Edit>DocumentLibraryForm</Edit>
   <New>DocumentLibraryForm</New>
 </FormTemplates>
 </file>
 
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x0101009A1C9756B1615748A7C04D9497CD0292" ma:contentTypeVersion="10" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="25010dfa251285062297b8e1348c1039">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="a6c4846f-e9ba-4816-b398-14d972f84a84" xmlns:ns3="f2fb15c0-b4d9-468b-ab92-b0a162da030d" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="2af46fb63e1ed135f330b0b55cb733ed" ns2:_="" ns3:_="">
     <xsd:import namespace="a6c4846f-e9ba-4816-b398-14d972f84a84"/>
     <xsd:import namespace="f2fb15c0-b4d9-468b-ab92-b0a162da030d"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
@@ -4899,134 +4821,124 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
-[...7 lines deleted...]
-</p:properties>
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{9EE901DF-3AB0-4EB0-966E-527B7DAB29F3}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="a6c4846f-e9ba-4816-b398-14d972f84a84"/>
+    <ds:schemaRef ds:uri="f2fb15c0-b4d9-468b-ab92-b0a162da030d"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{3AC8ED1D-ADF5-44E8-BB22-519D1641B0B1}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{0E844102-CEA5-4E2C-9F1E-015097DA4024}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="a6c4846f-e9ba-4816-b398-14d972f84a84"/>
     <ds:schemaRef ds:uri="f2fb15c0-b4d9-468b-ab92-b0a162da030d"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-[...9 lines deleted...]
-
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>3</Pages>
-  <Words>548</Words>
-  <Characters>3130</Characters>
+  <Words>562</Words>
+  <Characters>3209</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>26</Lines>
   <Paragraphs>7</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>3671</CharactersWithSpaces>
+  <CharactersWithSpaces>3764</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Lydia Underdown</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
+  <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x0101009A1C9756B1615748A7C04D9497CD0292</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MediaServiceImageTags">
     <vt:lpwstr/>
   </property>
 </Properties>
 </file>